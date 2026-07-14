--- v0 (2026-05-28)
+++ v1 (2026-07-14)
@@ -14,150 +14,150 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>EMENDA PARLAMENTAR — CLEBER VERDE — Nº 2022NE001125/2022</t>
+    <t>EMENDA PARLAMENTAR — CLEBER VERDE — Nº 202223880007/2022</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>CLEBER VERDE</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
-    <t>2022NE001125/2022</t>
+    <t>202223880007/2022</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
+    <t>Assistência Social</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SENADOR LA ROCQUE</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 200.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Empenhado</t>
-[...1 lines deleted...]
-  <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>Banco do Brasil</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>2787-1 / 35625-5</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
-    <t>1 - Transferência especial referente à emenda 202223880007-Cleber Verde ao ente 01598970000101 - MUNICIPIO DE SENADOR LA ROCQUE</t>
+    <t>FORNECIMENTO DE CESTAS BÁSICAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -560,73 +560,73 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>32</v>