--- v0 (2026-05-28)
+++ v1 (2026-07-14)
@@ -14,93 +14,93 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>EMENDA PARLAMENTAR — JOSIVALDO JP — Nº 2023OB805901/2023</t>
+    <t>EMENDA PARLAMENTAR — JOSIVALDO JP — Nº 202342120003/2023</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
-    <t>2023OB805901/2023</t>
+    <t>202342120003/2023</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
-    <t>Individual</t>
+    <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
+    <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SENADOR LA ROCQUE</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
@@ -113,51 +113,51 @@
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>Banco do Brasil</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>2787-1 / 38271-X</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
-    <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01598970000101 - MUNICIPIO DE SENADOR LA ROCQUE</t>
+    <t>MANUTENÇÃO E PAVIMENTAÇÃO ASFALTICA NO MUNICIPIO SENADOR LA ROCQUE-MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>